--- v0 (2026-07-19)
+++ v1 (2026-11-07)
@@ -479,241 +479,241 @@
       <c r="A2" t="str">
         <v>ゲストユーザー</v>
       </c>
       <c r="B2" t="str">
         <v>2026-04-01</v>
       </c>
       <c r="C2" t="str">
         <v>水</v>
       </c>
       <c r="D2" t="str">
         <v>日帰り（市内）</v>
       </c>
       <c r="E2">
         <v>0</v>
       </c>
       <c r="F2">
         <v>442</v>
       </c>
       <c r="G2">
         <v>5.3</v>
       </c>
       <c r="H2" t="str">
         <v>経営に関する会議と経営者の新規営業</v>
       </c>
       <c r="I2" t="str">
-        <v>東京都品川区大井1丁目50-5</v>
+        <v>東京都品川区大井</v>
       </c>
       <c r="J2">
         <v>0</v>
       </c>
       <c r="K2">
         <v>0</v>
       </c>
       <c r="L2">
         <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>ゲストユーザー</v>
       </c>
       <c r="B3" t="str">
         <v>2026-04-02</v>
       </c>
       <c r="C3" t="str">
         <v>木</v>
       </c>
       <c r="D3" t="str">
         <v>在宅</v>
       </c>
       <c r="E3">
         <v>3.7</v>
       </c>
       <c r="F3">
         <v>207</v>
       </c>
       <c r="G3">
         <v>3.2</v>
       </c>
       <c r="H3" t="str">
         <v>記録なし</v>
       </c>
       <c r="I3" t="str">
-        <v>東京都渋谷区恵比寿南1丁目5 恵比寿駅</v>
+        <v>東京都渋谷区恵比寿南 恵比寿駅周辺</v>
       </c>
       <c r="J3">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0</v>
       </c>
       <c r="L3">
         <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>ゲストユーザー</v>
       </c>
       <c r="B4" t="str">
         <v>2026-04-03</v>
       </c>
       <c r="C4" t="str">
         <v>金</v>
       </c>
       <c r="D4" t="str">
         <v>日帰り（市内）</v>
       </c>
       <c r="E4">
         <v>10.1</v>
       </c>
       <c r="F4">
         <v>435</v>
       </c>
       <c r="G4">
         <v>2.7</v>
       </c>
       <c r="H4" t="str">
-        <v>株式会社永賀組との経営商談</v>
+        <v>株式会社ひまわり建設との経営商談</v>
       </c>
       <c r="I4" t="str">
-        <v>東京都渋谷区渋谷3丁目16-2</v>
+        <v>東京都渋谷区渋谷</v>
       </c>
       <c r="J4">
         <v>0</v>
       </c>
       <c r="K4">
         <v>0</v>
       </c>
       <c r="L4">
         <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>ゲストユーザー</v>
       </c>
       <c r="B5" t="str">
         <v>2026-04-04</v>
       </c>
       <c r="C5" t="str">
         <v>土</v>
       </c>
       <c r="D5" t="str">
         <v>日帰り（市内）</v>
       </c>
       <c r="E5">
         <v>15.6</v>
       </c>
       <c r="F5">
         <v>676</v>
       </c>
       <c r="G5">
         <v>8.8</v>
       </c>
       <c r="H5" t="str">
         <v>経営者交流会</v>
       </c>
       <c r="I5" t="str">
-        <v>東京都千代田区外神田1丁目 秋葉原駅</v>
+        <v>東京都千代田区外神田 秋葉原駅周辺</v>
       </c>
       <c r="J5">
         <v>0</v>
       </c>
       <c r="K5">
         <v>0</v>
       </c>
       <c r="L5">
         <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v>ゲストユーザー</v>
       </c>
       <c r="B6" t="str">
         <v>2026-04-05</v>
       </c>
       <c r="C6" t="str">
         <v>日</v>
       </c>
       <c r="D6" t="str">
         <v>在宅</v>
       </c>
       <c r="E6">
         <v>1.2</v>
       </c>
       <c r="F6">
         <v>70</v>
       </c>
       <c r="G6">
         <v>1.2</v>
       </c>
       <c r="H6" t="str">
         <v>記録なし</v>
       </c>
       <c r="I6" t="str">
-        <v>東京都渋谷区広尾5丁目6-6</v>
+        <v>東京都渋谷区広尾</v>
       </c>
       <c r="J6">
         <v>0</v>
       </c>
       <c r="K6">
         <v>0</v>
       </c>
       <c r="L6">
         <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v>ゲストユーザー</v>
       </c>
       <c r="B7" t="str">
         <v>2026-04-06</v>
       </c>
       <c r="C7" t="str">
         <v>月</v>
       </c>
       <c r="D7" t="str">
         <v>宿泊</v>
       </c>
       <c r="E7">
         <v>414.3</v>
       </c>
       <c r="F7">
         <v>165</v>
       </c>
       <c r="G7">
         <v>408.2</v>
       </c>
       <c r="H7" t="str">
-        <v>経営者会議（西宮ヒルサイド口川宿泊）</v>
+        <v>経営者会議（兵庫・西宮 宿泊）</v>
       </c>
       <c r="I7" t="str">
-        <v>兵庫県西宮市仁川町6丁目7-5-6 ヒルサイド口川IS棟</v>
+        <v>兵庫県西宮市</v>
       </c>
       <c r="J7">
         <v>9000</v>
       </c>
       <c r="K7">
         <v>9000</v>
       </c>
       <c r="L7">
         <v>18000</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
         <v>ゲストユーザー</v>
       </c>
       <c r="B8" t="str">
         <v>2026-04-07</v>
       </c>
       <c r="C8" t="str">
         <v>火</v>
       </c>
       <c r="D8" t="str">
         <v>宿泊</v>
       </c>
       <c r="E8">
@@ -780,51 +780,51 @@
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
         <v>ゲストユーザー</v>
       </c>
       <c r="B10" t="str">
         <v>2026-04-09</v>
       </c>
       <c r="C10" t="str">
         <v>木</v>
       </c>
       <c r="D10" t="str">
         <v>日帰り（市内）</v>
       </c>
       <c r="E10">
         <v>18.2</v>
       </c>
       <c r="F10">
         <v>428</v>
       </c>
       <c r="G10">
         <v>8.4</v>
       </c>
       <c r="H10" t="str">
-        <v>取引先 IPOヤジマ様 と会食</v>
+        <v>取引先経営者と会食</v>
       </c>
       <c r="I10" t="str">
         <v>東京都港区白金台</v>
       </c>
       <c r="J10">
         <v>0</v>
       </c>
       <c r="K10">
         <v>0</v>
       </c>
       <c r="L10">
         <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
         <v>ゲストユーザー</v>
       </c>
       <c r="B11" t="str">
         <v>2026-04-10</v>
       </c>
       <c r="C11" t="str">
         <v>金</v>
       </c>
       <c r="D11" t="str">