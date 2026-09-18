--- v0 (2026-07-19)
+++ v1 (2026-09-18)
@@ -442,107 +442,107 @@
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>項目</v>
       </c>
       <c r="B1" t="str">
         <v>値</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
         <v>対象期間</v>
       </c>
       <c r="B2" t="str">
         <v>2026-04</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>生成日時</v>
       </c>
       <c r="B3" t="str">
-        <v>2026-07-19T00:24:36.822Z</v>
+        <v>2026-09-18T18:27:01.583Z</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>整合性ハッシュ</v>
       </c>
       <c r="B4" t="str">
-        <v>b4ec3e89</v>
+        <v>99115be6</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>データ種別</v>
       </c>
       <c r="B5" t="str">
         <v>サンプル（デモ）</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v>会社名</v>
       </c>
       <c r="B6" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v>対象者</v>
       </c>
       <c r="B7" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
         <v>移動記録（日数）</v>
       </c>
       <c r="B8">
         <v>15</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
         <v>カレンダーイベント（件）</v>
       </c>
       <c r="B9">
         <v>11</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
         <v>出張報告書（件）</v>
       </c>
       <c r="B10">
-        <v>9</v>
+        <v>2</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
         <v/>
       </c>
       <c r="B11" t="str">
         <v/>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
         <v>注意</v>
       </c>
       <c r="B12" t="str">
         <v>本資料を税務調査に提出する前に、必ず顧問税理士のレビューを受けてください。</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
         <v>注意</v>
       </c>
       <c r="B13" t="str">
         <v>カレンダー部分は OAuth 連携前のためサンプルを含みます。</v>
       </c>
@@ -603,241 +603,241 @@
       <c r="A2" t="str">
         <v>ゲストユーザー</v>
       </c>
       <c r="B2" t="str">
         <v>2026-04-01</v>
       </c>
       <c r="C2" t="str">
         <v>水</v>
       </c>
       <c r="D2" t="str">
         <v>日帰り（市内）</v>
       </c>
       <c r="E2">
         <v>0</v>
       </c>
       <c r="F2">
         <v>442</v>
       </c>
       <c r="G2">
         <v>5.3</v>
       </c>
       <c r="H2" t="str">
         <v>経営に関する会議と経営者の新規営業</v>
       </c>
       <c r="I2" t="str">
-        <v>東京都品川区大井1丁目50-5</v>
+        <v>東京都品川区大井</v>
       </c>
       <c r="J2">
         <v>0</v>
       </c>
       <c r="K2">
         <v>0</v>
       </c>
       <c r="L2">
         <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>ゲストユーザー</v>
       </c>
       <c r="B3" t="str">
         <v>2026-04-02</v>
       </c>
       <c r="C3" t="str">
         <v>木</v>
       </c>
       <c r="D3" t="str">
         <v>在宅</v>
       </c>
       <c r="E3">
         <v>3.7</v>
       </c>
       <c r="F3">
         <v>207</v>
       </c>
       <c r="G3">
         <v>3.2</v>
       </c>
       <c r="H3" t="str">
         <v>記録なし</v>
       </c>
       <c r="I3" t="str">
-        <v>東京都渋谷区恵比寿南1丁目5 恵比寿駅</v>
+        <v>東京都渋谷区恵比寿南 恵比寿駅周辺</v>
       </c>
       <c r="J3">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0</v>
       </c>
       <c r="L3">
         <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>ゲストユーザー</v>
       </c>
       <c r="B4" t="str">
         <v>2026-04-03</v>
       </c>
       <c r="C4" t="str">
         <v>金</v>
       </c>
       <c r="D4" t="str">
         <v>日帰り（市内）</v>
       </c>
       <c r="E4">
         <v>10.1</v>
       </c>
       <c r="F4">
         <v>435</v>
       </c>
       <c r="G4">
         <v>2.7</v>
       </c>
       <c r="H4" t="str">
-        <v>株式会社永賀組との経営商談</v>
+        <v>株式会社ひまわり建設との経営商談</v>
       </c>
       <c r="I4" t="str">
-        <v>東京都渋谷区渋谷3丁目16-2</v>
+        <v>東京都渋谷区渋谷</v>
       </c>
       <c r="J4">
         <v>0</v>
       </c>
       <c r="K4">
         <v>0</v>
       </c>
       <c r="L4">
         <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>ゲストユーザー</v>
       </c>
       <c r="B5" t="str">
         <v>2026-04-04</v>
       </c>
       <c r="C5" t="str">
         <v>土</v>
       </c>
       <c r="D5" t="str">
         <v>日帰り（市内）</v>
       </c>
       <c r="E5">
         <v>15.6</v>
       </c>
       <c r="F5">
         <v>676</v>
       </c>
       <c r="G5">
         <v>8.8</v>
       </c>
       <c r="H5" t="str">
         <v>経営者交流会</v>
       </c>
       <c r="I5" t="str">
-        <v>東京都千代田区外神田1丁目 秋葉原駅</v>
+        <v>東京都千代田区外神田 秋葉原駅周辺</v>
       </c>
       <c r="J5">
         <v>0</v>
       </c>
       <c r="K5">
         <v>0</v>
       </c>
       <c r="L5">
         <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v>ゲストユーザー</v>
       </c>
       <c r="B6" t="str">
         <v>2026-04-05</v>
       </c>
       <c r="C6" t="str">
         <v>日</v>
       </c>
       <c r="D6" t="str">
         <v>在宅</v>
       </c>
       <c r="E6">
         <v>1.2</v>
       </c>
       <c r="F6">
         <v>70</v>
       </c>
       <c r="G6">
         <v>1.2</v>
       </c>
       <c r="H6" t="str">
         <v>記録なし</v>
       </c>
       <c r="I6" t="str">
-        <v>東京都渋谷区広尾5丁目6-6</v>
+        <v>東京都渋谷区広尾</v>
       </c>
       <c r="J6">
         <v>0</v>
       </c>
       <c r="K6">
         <v>0</v>
       </c>
       <c r="L6">
         <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v>ゲストユーザー</v>
       </c>
       <c r="B7" t="str">
         <v>2026-04-06</v>
       </c>
       <c r="C7" t="str">
         <v>月</v>
       </c>
       <c r="D7" t="str">
         <v>宿泊</v>
       </c>
       <c r="E7">
         <v>414.3</v>
       </c>
       <c r="F7">
         <v>165</v>
       </c>
       <c r="G7">
         <v>408.2</v>
       </c>
       <c r="H7" t="str">
-        <v>経営者会議（西宮ヒルサイド口川宿泊）</v>
+        <v>経営者会議（兵庫・西宮 宿泊）</v>
       </c>
       <c r="I7" t="str">
-        <v>兵庫県西宮市仁川町6丁目7-5-6 ヒルサイド口川IS棟</v>
+        <v>兵庫県西宮市</v>
       </c>
       <c r="J7">
         <v>9000</v>
       </c>
       <c r="K7">
         <v>9000</v>
       </c>
       <c r="L7">
         <v>18000</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
         <v>ゲストユーザー</v>
       </c>
       <c r="B8" t="str">
         <v>2026-04-07</v>
       </c>
       <c r="C8" t="str">
         <v>火</v>
       </c>
       <c r="D8" t="str">
         <v>宿泊</v>
       </c>
       <c r="E8">
@@ -904,51 +904,51 @@
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
         <v>ゲストユーザー</v>
       </c>
       <c r="B10" t="str">
         <v>2026-04-09</v>
       </c>
       <c r="C10" t="str">
         <v>木</v>
       </c>
       <c r="D10" t="str">
         <v>日帰り（市内）</v>
       </c>
       <c r="E10">
         <v>18.2</v>
       </c>
       <c r="F10">
         <v>428</v>
       </c>
       <c r="G10">
         <v>8.4</v>
       </c>
       <c r="H10" t="str">
-        <v>取引先 IPOヤジマ様 と会食</v>
+        <v>取引先経営者と会食</v>
       </c>
       <c r="I10" t="str">
         <v>東京都港区白金台</v>
       </c>
       <c r="J10">
         <v>0</v>
       </c>
       <c r="K10">
         <v>0</v>
       </c>
       <c r="L10">
         <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
         <v>ゲストユーザー</v>
       </c>
       <c r="B11" t="str">
         <v>2026-04-10</v>
       </c>
       <c r="C11" t="str">
         <v>金</v>
       </c>
       <c r="D11" t="str">
@@ -1156,556 +1156,353 @@
       <c r="H16" t="str">
         <v>社内全体ミーティング・取引先打合せ</v>
       </c>
       <c r="I16" t="str">
         <v>東京都品川区</v>
       </c>
       <c r="J16">
         <v>0</v>
       </c>
       <c r="K16">
         <v>0</v>
       </c>
       <c r="L16">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:L16"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:I10"/>
+  <dimension ref="A1:I3"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>開始日</v>
       </c>
       <c r="B1" t="str">
         <v>終了日</v>
       </c>
       <c r="C1" t="str">
         <v>日数</v>
       </c>
       <c r="D1" t="str">
         <v>区分</v>
       </c>
       <c r="E1" t="str">
         <v>移動距離(km)</v>
       </c>
       <c r="F1" t="str">
         <v>訪問先</v>
       </c>
       <c r="G1" t="str">
         <v>目的</v>
       </c>
       <c r="H1" t="str">
         <v>取引先</v>
       </c>
       <c r="I1" t="str">
         <v>旅費試算(円)</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
-        <v>2026-04-15</v>
+        <v>2026-04-14</v>
       </c>
       <c r="B2" t="str">
-        <v>2026-04-15</v>
+        <v>2026-04-14</v>
       </c>
       <c r="C2">
         <v>1</v>
       </c>
       <c r="D2" t="str">
         <v>日帰り出張</v>
       </c>
       <c r="E2">
-        <v>14.4</v>
+        <v>156.8</v>
       </c>
       <c r="F2" t="str">
-        <v>東京都品川区</v>
+        <v>神奈川県横浜市西区</v>
       </c>
       <c r="G2" t="str">
-        <v>全体方針共有 + 既存取引先との定例</v>
+        <v>株主総会同席、Q1 進捗報告</v>
       </c>
       <c r="H2" t="str">
-        <v/>
+        <v>横浜支社・株主</v>
       </c>
       <c r="I2">
-        <v>0</v>
+        <v>5000</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
-        <v>2026-04-14</v>
+        <v>2026-04-06</v>
       </c>
       <c r="B3" t="str">
-        <v>2026-04-14</v>
+        <v>2026-04-08</v>
       </c>
       <c r="C3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D3" t="str">
-        <v>日帰り出張</v>
+        <v>宿泊出張</v>
       </c>
       <c r="E3">
-        <v>156.8</v>
+        <v>848.2</v>
       </c>
       <c r="F3" t="str">
-        <v>神奈川県横浜市西区</v>
+        <v>兵庫県西宮市 / 大阪府大阪市北区梅田 / 東京都品川区大井</v>
       </c>
       <c r="G3" t="str">
-        <v>株主総会同席、Q1 進捗報告</v>
+        <v>関西支社の四半期レビュー / 既存取引先3社への定期訪問</v>
       </c>
       <c r="H3" t="str">
-        <v>横浜支社・株主</v>
+        <v>関西支社 / クライアント A社/B社/C社</v>
       </c>
       <c r="I3">
-        <v>5000</v>
-[...114 lines deleted...]
-      <c r="I7">
         <v>50000</v>
-      </c>
-[...85 lines deleted...]
-        <v>0</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:I10"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:I3"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G12"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>開始</v>
       </c>
       <c r="B1" t="str">
         <v>終了</v>
       </c>
       <c r="C1" t="str">
         <v>タイトル</v>
       </c>
       <c r="D1" t="str">
         <v>場所</v>
       </c>
       <c r="E1" t="str">
         <v>取引先</v>
       </c>
       <c r="F1" t="str">
         <v>目的</v>
       </c>
       <c r="G1" t="str">
         <v>議事録ドラフト</v>
       </c>
     </row>
     <row r="2" xml:space="preserve">
       <c r="A2" t="str">
         <v>2026-04-01T10:00:00+09:00</v>
       </c>
       <c r="B2" t="str">
         <v>2026-04-01T12:00:00+09:00</v>
       </c>
       <c r="C2" t="str">
         <v>経営に関する会議</v>
       </c>
       <c r="D2" t="str">
-        <v>東京都品川区大井1丁目50-5</v>
+        <v>東京都品川区大井</v>
       </c>
       <c r="E2" t="str">
         <v/>
       </c>
       <c r="F2" t="str">
         <v>次年度予算と組織体制レビュー</v>
       </c>
       <c r="G2" t="str" xml:space="preserve">
         <v xml:space="preserve">【議題】2026年度予算の承認、新規事業ライン投資判断
 【決定】
 - 旅費精算SaaS事業に Q3 までで 600 万円の投資承認
 - 営業職の旅費規程を本年度内に再策定（旅費AIログ導入）
 【宿題】次回までに役職別の日当根拠資料を提出</v>
       </c>
     </row>
     <row r="3" xml:space="preserve">
       <c r="A3" t="str">
         <v>2026-04-01T14:00:00+09:00</v>
       </c>
       <c r="B3" t="str">
         <v>2026-04-01T15:30:00+09:00</v>
       </c>
       <c r="C3" t="str">
         <v>新規営業（経営者面談）</v>
       </c>
       <c r="D3" t="str">
-        <v>東京都品川区大井1丁目50-5</v>
+        <v>東京都品川区大井</v>
       </c>
       <c r="E3" t="str">
         <v>株式会社オーロラ</v>
       </c>
       <c r="F3" t="str">
         <v>初回ヒアリング・ニーズ確認</v>
       </c>
       <c r="G3" t="str" xml:space="preserve">
         <v xml:space="preserve">【目的】旅費精算ツール導入のヒアリング
 【ヒアリング結果】
 - 従業員 25名、月の出張延べ40日
 - 現状はExcel精算、税理士から否認リスクの指摘あり
 - 導入は来期 Q2 を目処
 【ネクスト】見積提示、デモ環境セットアップ</v>
       </c>
     </row>
     <row r="4" xml:space="preserve">
       <c r="A4" t="str">
         <v>2026-04-03T11:00:00+09:00</v>
       </c>
       <c r="B4" t="str">
         <v>2026-04-03T13:00:00+09:00</v>
       </c>
       <c r="C4" t="str">
-        <v>株式会社永賀組との経営商談</v>
+        <v>株式会社ひまわり建設との経営商談</v>
       </c>
       <c r="D4" t="str">
-        <v>東京都渋谷区渋谷3丁目16-2</v>
+        <v>東京都渋谷区渋谷</v>
       </c>
       <c r="E4" t="str">
-        <v>株式会社永賀組</v>
+        <v>株式会社ひまわり建設</v>
       </c>
       <c r="F4" t="str">
         <v>M&amp;Aに向けたバリュエーション議論</v>
       </c>
       <c r="G4" t="str" xml:space="preserve">
         <v xml:space="preserve">【議題】M&amp;Aスキーム比較、企業価値算定方法
 【論点】
 - DCF、類似会社比準、純資産で3つの試算
 - 当社評価の妥当性を確認
 【決定】次回までに詳細財務資料を共有</v>
       </c>
     </row>
     <row r="5" xml:space="preserve">
       <c r="A5" t="str">
         <v>2026-04-04T18:00:00+09:00</v>
       </c>
       <c r="B5" t="str">
         <v>2026-04-04T22:00:00+09:00</v>
       </c>
       <c r="C5" t="str">
         <v>経営者交流会（秋葉原）</v>
       </c>
       <c r="D5" t="str">
-        <v>東京都千代田区外神田1丁目</v>
+        <v>東京都千代田区外神田</v>
       </c>
       <c r="E5" t="str">
         <v/>
       </c>
       <c r="F5" t="str">
         <v>ネットワーキング、新規顧客発掘</v>
       </c>
       <c r="G5" t="str" xml:space="preserve">
         <v xml:space="preserve">【参加】創業期スタートアップ経営者ミートアップ
 【主な接触】
 - AIスタートアップA社 田中氏（旅費SaaS導入検討）
 - 製造業 B社 佐藤氏（既存会計システム不満）
 【ネクスト】両社にデモ案内メールを送付</v>
       </c>
     </row>
     <row r="6" xml:space="preserve">
       <c r="A6" t="str">
         <v>2026-04-06T13:00:00+09:00</v>
       </c>
       <c r="B6" t="str">
         <v>2026-04-06T18:00:00+09:00</v>
       </c>
       <c r="C6" t="str">
         <v>関西支社訪問・経営者会議</v>
       </c>
       <c r="D6" t="str">
-        <v>兵庫県西宮市仁川町6丁目</v>
+        <v>兵庫県西宮市</v>
       </c>
       <c r="E6" t="str">
         <v>関西支社</v>
       </c>
       <c r="F6" t="str">
         <v>関西支社の四半期レビュー</v>
       </c>
       <c r="G6" t="str" xml:space="preserve">
         <v xml:space="preserve">【議題】Q1 進捗レビュー、関西エリアの新規開拓計画
 【現状】
 - 既存顧客リテンション 92%
 - 新規アポ数が前期比 130%
 【宿題】営業材料の差別化点を東京と統一</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v>2026-04-07T10:00:00+09:00</v>
       </c>
       <c r="B7" t="str">
         <v>2026-04-07T17:00:00+09:00</v>
       </c>
       <c r="C7" t="str">
         <v>関西エリア取引先訪問</v>
       </c>
       <c r="D7" t="str">
         <v>大阪府大阪市北区梅田</v>
       </c>
       <c r="E7" t="str">
         <v>クライアント A社/B社/C社</v>
       </c>
       <c r="F7" t="str">
         <v>既存取引先3社への定期訪問</v>
       </c>
       <c r="G7" t="str">
         <v/>
       </c>
     </row>
     <row r="8" xml:space="preserve">
       <c r="A8" t="str">
         <v>2026-04-09T19:00:00+09:00</v>
       </c>
       <c r="B8" t="str">
         <v>2026-04-09T22:00:00+09:00</v>
       </c>
       <c r="C8" t="str">
-        <v>IPO支援先 ヤジマ様 会食</v>
+        <v>IPO支援先 アオゾラ様 会食</v>
       </c>
       <c r="D8" t="str">
         <v>東京都港区白金台</v>
       </c>
       <c r="E8" t="str">
-        <v>株式会社ヤジマホールディングス</v>
+        <v>株式会社アオゾラホールディングス</v>
       </c>
       <c r="F8" t="str">
         <v>IPO準備のリレーション強化</v>
       </c>
       <c r="G8" t="str" xml:space="preserve">
         <v xml:space="preserve">【話題】IPO 準備の進捗、監査法人選定
 【相談】
 - 旅費規程の整備が監査法人から要請
 - 弊社旅費AIログを社内導入する方向で前向き
 【ネクスト】4月中旬にデモ実施</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
         <v>2026-04-10T09:00:00+09:00</v>
       </c>
       <c r="B9" t="str">
         <v>2026-04-10T19:00:00+09:00</v>
       </c>
       <c r="C9" t="str">
         <v>営業ラウンド（4社訪問）</v>
       </c>
       <c r="D9" t="str">
         <v>東京都千代田区</v>
       </c>