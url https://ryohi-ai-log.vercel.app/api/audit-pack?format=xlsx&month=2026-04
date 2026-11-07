--- v1 (2026-09-18)
+++ v2 (2026-11-07)
@@ -442,51 +442,51 @@
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>項目</v>
       </c>
       <c r="B1" t="str">
         <v>値</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
         <v>対象期間</v>
       </c>
       <c r="B2" t="str">
         <v>2026-04</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>生成日時</v>
       </c>
       <c r="B3" t="str">
-        <v>2026-09-18T18:27:01.583Z</v>
+        <v>2026-11-07T02:21:42.412Z</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>整合性ハッシュ</v>
       </c>
       <c r="B4" t="str">
         <v>99115be6</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>データ種別</v>
       </c>
       <c r="B5" t="str">
         <v>サンプル（デモ）</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v>会社名</v>
       </c>
       <c r="B6" t="str">
         <v>—</v>
       </c>