--- v0 (2026-07-19)
+++ v1 (2026-09-18)
@@ -442,107 +442,107 @@
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>項目</v>
       </c>
       <c r="B1" t="str">
         <v>値</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
         <v>対象期間</v>
       </c>
       <c r="B2" t="str">
         <v>2026-03</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>生成日時</v>
       </c>
       <c r="B3" t="str">
-        <v>2026-07-19T06:15:26.993Z</v>
+        <v>2026-09-18T19:29:09.425Z</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>整合性ハッシュ</v>
       </c>
       <c r="B4" t="str">
-        <v>5c753f65</v>
+        <v>235c917e</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>データ種別</v>
       </c>
       <c r="B5" t="str">
         <v>サンプル（デモ）</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v>会社名</v>
       </c>
       <c r="B6" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v>対象者</v>
       </c>
       <c r="B7" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
         <v>移動記録（日数）</v>
       </c>
       <c r="B8">
         <v>4</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
         <v>カレンダーイベント（件）</v>
       </c>
       <c r="B9">
         <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
         <v>出張報告書（件）</v>
       </c>
       <c r="B10">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
         <v/>
       </c>
       <c r="B11" t="str">
         <v/>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
         <v>注意</v>
       </c>
       <c r="B12" t="str">
         <v>本資料を税務調査に提出する前に、必ず顧問税理士のレビューを受けてください。</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
         <v>注意</v>
       </c>
       <c r="B13" t="str">
         <v>カレンダー部分は OAuth 連携前のためサンプルを含みます。</v>
       </c>
@@ -738,51 +738,51 @@
       <c r="H5" t="str">
         <v>福岡→東京帰社</v>
       </c>
       <c r="I5" t="str">
         <v>東京都品川区</v>
       </c>
       <c r="J5">
         <v>5000</v>
       </c>
       <c r="K5">
         <v>0</v>
       </c>
       <c r="L5">
         <v>5000</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:L5"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:I4"/>
+  <dimension ref="A1:I3"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>開始日</v>
       </c>
       <c r="B1" t="str">
         <v>終了日</v>
       </c>
       <c r="C1" t="str">
         <v>日数</v>
       </c>
       <c r="D1" t="str">
         <v>区分</v>
       </c>
       <c r="E1" t="str">
         <v>移動距離(km)</v>
       </c>
       <c r="F1" t="str">
         <v>訪問先</v>
       </c>
       <c r="G1" t="str">
         <v>目的</v>
@@ -803,109 +803,80 @@
       </c>
       <c r="C2">
         <v>2</v>
       </c>
       <c r="D2" t="str">
         <v>宿泊出張</v>
       </c>
       <c r="E2">
         <v>1220.5</v>
       </c>
       <c r="F2" t="str">
         <v>福岡県福岡市博多区博多駅前 / 東京都品川区</v>
       </c>
       <c r="G2" t="str">
         <v/>
       </c>
       <c r="H2" t="str">
         <v/>
       </c>
       <c r="I2">
         <v>27000</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
-        <v>2026-03-12</v>
+        <v>2026-03-05</v>
       </c>
       <c r="B3" t="str">
-        <v>2026-03-12</v>
+        <v>2026-03-05</v>
       </c>
       <c r="C3">
         <v>1</v>
       </c>
       <c r="D3" t="str">
         <v>日帰り出張</v>
       </c>
       <c r="E3">
-        <v>15.3</v>
+        <v>142.6</v>
       </c>
       <c r="F3" t="str">
-        <v>東京都品川区</v>
+        <v>神奈川県横浜市西区</v>
       </c>
       <c r="G3" t="str">
         <v/>
       </c>
       <c r="H3" t="str">
         <v/>
       </c>
       <c r="I3">
-        <v>0</v>
-[...27 lines deleted...]
-      <c r="I4">
         <v>5000</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:I4"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:I3"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>開始</v>
       </c>
       <c r="B1" t="str">
         <v>終了</v>
       </c>
       <c r="C1" t="str">
         <v>タイトル</v>
       </c>
       <c r="D1" t="str">
         <v>場所</v>
       </c>
       <c r="E1" t="str">