--- v1 (2026-09-18)
+++ v2 (2026-11-07)
@@ -442,51 +442,51 @@
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>項目</v>
       </c>
       <c r="B1" t="str">
         <v>値</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
         <v>対象期間</v>
       </c>
       <c r="B2" t="str">
         <v>2026-03</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>生成日時</v>
       </c>
       <c r="B3" t="str">
-        <v>2026-09-18T19:29:09.425Z</v>
+        <v>2026-11-07T02:29:47.858Z</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>整合性ハッシュ</v>
       </c>
       <c r="B4" t="str">
         <v>235c917e</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>データ種別</v>
       </c>
       <c r="B5" t="str">
         <v>サンプル（デモ）</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v>会社名</v>
       </c>
       <c r="B6" t="str">
         <v>—</v>
       </c>