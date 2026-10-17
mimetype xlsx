--- v0 (2026-08-25)
+++ v1 (2026-10-17)
@@ -442,51 +442,51 @@
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>項目</v>
       </c>
       <c r="B1" t="str">
         <v>値</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
         <v>対象期間</v>
       </c>
       <c r="B2" t="str">
         <v>1977-01</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>生成日時</v>
       </c>
       <c r="B3" t="str">
-        <v>2026-08-25T05:11:54.526Z</v>
+        <v>2026-10-17T18:04:29.459Z</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>整合性ハッシュ</v>
       </c>
       <c r="B4" t="str">
         <v>e09d3524</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>データ種別</v>
       </c>
       <c r="B5" t="str">
         <v>サンプル（デモ）</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v>会社名</v>
       </c>
       <c r="B6" t="str">
         <v>—</v>
       </c>